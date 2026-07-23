--- v0 (2026-06-07)
+++ v1 (2026-07-23)
@@ -1,49 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>佛光大</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
@@ -68,91 +72,91 @@
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>學院</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>語文</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>學系</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>博士</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>班修業規</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>定</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="005C09B0" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRPr="005C09B0" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47C57">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -200,51 +204,51 @@
       <w:r w:rsidRPr="00B47C57">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47C57">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>次博士班修業規定暨課程規劃小組會議</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>通過</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47C57">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -293,58 +297,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47C57">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>次博士班修業規定暨課程規劃小組會議</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>通過</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="FFFFFF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47C57">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47C57">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -412,99 +415,242 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>務</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B47C57">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>會議</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>通過</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00773787" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="00962380" w:rsidRDefault="00962380" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+      <w:r w:rsidRPr="00B47C57">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47C57">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47C57">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47C57">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>學年度</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47C57">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47C57">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>次</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>教務</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00B47C57">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>會議</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>通過</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00773787" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>學年度入學新生適用】</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="25" w:before="90"/>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:spacing w:beforeLines="25" w:before="60"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>佛光大學</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
@@ -537,196 +683,190 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>以下簡稱</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>本系</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>為督促博士班研究生課業進修品質，依據本校「學則」規定，訂</w:t>
-[...12 lines deleted...]
-        <w:spacing w:beforeLines="25" w:before="90"/>
+        <w:t>為督促博士班研究生課業進修品質，依據本校「學則」規定，訂定「博士班修業規定」（以下簡稱本規定）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:spacing w:beforeLines="25" w:before="60"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>二、</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
         <w:t>本系博士班研究生修業年限為</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">年至七年，研究生應修滿專業科目，並通過博士學位考試，始得畢業。本系專業科目學分規定如下： </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="-1" w:left="-2" w:right="720" w:firstLineChars="122" w:firstLine="293"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（一）須</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>修滿</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>學分</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，含：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="-1" w:left="-2" w:right="720" w:firstLineChars="414" w:firstLine="994"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>必修</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>學分</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="-1" w:left="-2" w:rightChars="-37" w:right="-89" w:firstLineChars="414" w:firstLine="994"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>專業選修</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>學分</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>其中得含跨校</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
@@ -747,98 +887,99 @@
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>學</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>分</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="121" w:left="991" w:right="47" w:hangingChars="292" w:hanging="701"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（二）</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>一、二年級研究生每學期須至少修讀專業科目</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>一門</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>，修讀上限為</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>學分（二年級下學期不設下限）。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="25" w:before="90"/>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:spacing w:beforeLines="25" w:before="60"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>三、</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
         <w:t>本系博士班研究生應於</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第二學年第一學期期末考</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -856,224 +997,226 @@
         <w:t>結束前</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
         <w:t>繳交「論文指導教授選定表」，經指導教授及系主</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>任</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
         <w:t>簽證後，交由系方存檔備查。指導教授因故更換時亦同。指導教授以本系專任副教授（含）以上之教師為原則，但經系主任同意，得請其他系所教師擔任。如擬請本系榮譽教授及校外教師擔任指導教授，須經本系</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
-        <w:t>系務</w:t>
+        <w:t>系</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
-        <w:t>會議同意，本系並得要求以本系教師共同擔任指導教授。</w:t>
+        <w:t>務會議同意，本系並得要求以本系教師共同擔任指導教授。</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>未如期</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
         <w:t>提出指導教授之申請</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>者，將由系方指派指導教授。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="25" w:before="90"/>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:spacing w:beforeLines="25" w:before="60"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>四、</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
         <w:t>本系博士班研究生候選人資格之取得需已符合下列條件：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="121" w:left="991" w:right="47" w:hangingChars="292" w:hanging="701"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（一）</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>本系博士班研究生應修滿本系規定之畢業學分。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="121" w:left="991" w:right="47" w:hangingChars="292" w:hanging="701"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（二）</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>本系博士班研究生在修業年限中應</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>完成「</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>語文</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>學系博士學位候選</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>人資格考核辦法」所規定之學術活動積點。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:leftChars="121" w:left="991" w:right="47" w:hangingChars="292" w:hanging="701"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>（三）通過「學位論文大綱審查」。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8789"/>
         </w:tabs>
         <w:ind w:leftChars="501" w:left="1413" w:right="83" w:hanging="211"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>論文大綱審查通過後隔一學期才能提出初審。大綱內容至少應包括「研究動機」、「研究目的」、</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>「文獻檢討」、「研究範圍」</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>「研究方法」、「章節分配」及「參考書目」等部份。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8789"/>
         </w:tabs>
         <w:ind w:leftChars="501" w:left="1413" w:right="83" w:hanging="211"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982F0C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F0C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>本系博士班研究生須於論文口試前一個學期提出「學位論文大綱」，由</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F0C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -1095,321 +1238,2950 @@
       <w:r w:rsidRPr="00982F0C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>教師</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F0C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>擔任委員，此三位委員分別</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F0C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>評分，平均七十分以上者，方視為完成「學位論文大綱審查」程序。評分未達七十分</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>者，得於半年後再行提出。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="25" w:before="90"/>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:spacing w:beforeLines="25" w:before="60"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
-        <w:t>五、本系博士班研究生取得博士候選人資格後，學位論文之考試應經論文初審及</w:t>
+        <w:t>五、本系博士班研究生取得博士候選人資格後，學位論文之考試應經論文初審及口試。論文初審採取外審制，經指導教授核可後，由系方安排初審。上學期畢業者論文初審最遲於十</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223F34">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>一</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>口試。論文初審採取外審制，經指導教授核可後，由系方安排初審。上學期畢業者論文初審最遲於十</w:t>
+        <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
+        <w:t>日前，下學期</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00223F34">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+        </w:rPr>
+        <w:t>最遲為</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223F34">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>五</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00223F34">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+        </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
-        <w:t>日前，下學期</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
-        <w:t>最遲為</w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>前提出。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00223F34" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="25" w:before="90"/>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00223F34" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:spacing w:beforeLines="25" w:before="60"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
         <w:t>六、本系博士班研究生論文初審通過後</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>方能申請口試</w:t>
       </w:r>
       <w:r w:rsidRPr="00223F34">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
         <w:t>，但實際畢業時間，依學校相關規定辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRPr="00982F0C" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="25" w:before="90"/>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00982F0C" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:spacing w:beforeLines="25" w:before="60"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982F0C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>七、本系研究生申請學位考試時，需先透過學校論文相似度系統比對，並檢附論文相似度比對報告，相似度不得超過</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F0C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>30%</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F0C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，方得進行論文口試；比對報告另提供學位考試委員參考。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74CF6" w:rsidRDefault="00D74CF6" w:rsidP="00D74CF6">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="25" w:before="90"/>
+    <w:p w:rsidR="004544FC" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:spacing w:beforeLines="25" w:before="60"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982F0C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>八、</w:t>
       </w:r>
       <w:r w:rsidRPr="00982F0C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
         <w:t>其他未經規定事項，悉依本校學則及「碩、博士班研究生學位考試辦法」等相關規定辦理。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B1C84" w:rsidRPr="00D74CF6" w:rsidRDefault="005B1C84"/>
-    <w:sectPr w:rsidR="005B1C84" w:rsidRPr="00D74CF6" w:rsidSect="00D74CF6">
+    <w:p w:rsidR="004544FC" w:rsidRPr="00142B1F" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="330"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>佛光大</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>學人文暨社會科學</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>學院</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>語文學系</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>博士候選人資格審定表</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:spacing w:before="169" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="1318" w:right="304" w:hanging="1200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>資格審定：候選人資格之獲取，以學術活動之參與為計算基礎。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>博士學位候選人需完成</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+        <w:t>點學術活動積點。滿足</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>條件後，方得填妥表單，並備妥相關證明</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>請參考第二頁</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>繳交至系辦</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="166"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>本人確實以本系學生身份進行發表，且依規定完成學術活動積點。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4878"/>
+        </w:tabs>
+        <w:spacing w:before="356"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>學生簽名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>學號</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="174"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>適用項目：</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="128" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7936"/>
+        <w:gridCol w:w="1133"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidTr="00F7477E">
+        <w:trPr>
+          <w:trHeight w:val="361"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="341" w:lineRule="exact"/>
+              <w:ind w:left="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>項目</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="341" w:lineRule="exact"/>
+              <w:ind w:left="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>數目</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidTr="00F7477E">
+        <w:trPr>
+          <w:trHeight w:val="455"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="65"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（一）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>具有審查機制的學術期刊，一篇</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidTr="00F7477E">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="63"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（二）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>國際或海外學術研討會，一篇</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidTr="00F7477E">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="65"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（三）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>校外學術研討會，一篇</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidTr="00F7477E">
+        <w:trPr>
+          <w:trHeight w:val="455"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="65"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（四）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>校內學術研討會，一篇</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidTr="00F7477E">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="73"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>其他得獎事蹟或發表於創作類型出版刊物者，由系</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>務</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>會議認定之</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，並核給點數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidTr="00F7477E">
+        <w:trPr>
+          <w:trHeight w:val="455"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9069" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3652"/>
+              </w:tabs>
+              <w:spacing w:before="46"/>
+              <w:ind w:left="11"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>申請認列學術活動積</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:spacing w:before="106"/>
+        <w:ind w:left="210"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="7E7E7E"/>
+        </w:rPr>
+        <w:t>－－－－</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        </w:rPr>
+        <w:t>以下欄位由</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        </w:rPr>
+        <w:t>語文學</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        </w:rPr>
+        <w:t>系教師填寫，需</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        </w:rPr>
+        <w:t>位委員同意，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        </w:rPr>
+        <w:t>即認列</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+        </w:rPr>
+        <w:t>點數。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="7E7E7E"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>－－－－</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="146"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="163EF73B" wp14:editId="089F48C3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>900988</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>426674</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5760720" cy="3237865"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Group 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5760720" cy="3237865"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5760720" cy="3237865"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="3" name="Graphic 3"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5760720" cy="3237865"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="5760720" h="3237865">
+                                <a:moveTo>
+                                  <a:pt x="5741797" y="12"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="18288" y="12"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="3237611"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="18288" y="3237611"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5741797" y="3237611"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5741797" y="3219323"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="18288" y="3219323"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="18288" y="19812"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="18288" y="18288"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5741797" y="18288"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5741797" y="12"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="5760720" h="3237865">
+                                <a:moveTo>
+                                  <a:pt x="5760161" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5741860" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5741860" y="18288"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5741860" y="19812"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5741860" y="3219323"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5741860" y="3237611"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5760161" y="3237611"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5760161" y="3219323"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5760161" y="19812"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5760161" y="18288"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5760161" y="12"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="4" name="Textbox 4"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5760720" cy="3237865"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w:rsidR="004544FC" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="3763"/>
+                                </w:tabs>
+                                <w:spacing w:before="222"/>
+                                <w:ind w:left="122"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="3763"/>
+                                </w:tabs>
+                                <w:spacing w:before="222"/>
+                                <w:ind w:left="122"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00A3527B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>同意認列學術活動積</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00A3527B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>點</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00A3527B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                  <w:sz w:val="28"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r w:rsidRPr="00A3527B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>點</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00A3527B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="28"/>
+                                </w:rPr>
+                                <w:t>。</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="163EF73B" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:70.95pt;margin-top:33.6pt;width:453.6pt;height:254.95pt;z-index:-251657216;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="57607,32378" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAV+gbVQgMAACULAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vt9vmzAQfp+0/8Hy+0ogbZKiJtXWrtWk&#10;qavUTHt2jPmhAfZsJ9D/fmeDgaZqQ9NpeYAj/mzffXe+zxeXdZGjHZMq4+US+ycTjFhJeZSVyRL/&#10;XN98WmCkNCkjkvOSLfEjU/hy9fHDRSVCFvCU5xGTCBYpVViJJU61FqHnKZqygqgTLlgJgzGXBdHw&#10;KRMvkqSC1YvcCyaTmVdxGQnJKVMK/r1uBvHKrh/HjOofcayYRvkSg2/aPqV9bszTW12QMJFEpBlt&#10;3SBHeFGQrIRNu6WuiSZoK7NnSxUZlVzxWJ9QXng8jjPKbAwQjT/Zi+ZW8q2wsSRhlYiOJqB2j6ej&#10;l6V3u3uJsmiJA4xKUkCK7K4oMNRUIgkBcSvFg7iXTXxgfuf0t4Jhb3/cfCc9uI5lYSZBmKi2nD92&#10;nLNaIwp/ns1nk3kAqaEwNg2m88XsrMkKTSF1z+bR9OuBmR4Jm42te507lYAKUz2J6n0kPqREMJsb&#10;ZShqSZz2JDYlNW1otBjDoSVVhaql8z0MdXGSkG6VvmXckk1235VuyjpyFkmdRevSmRIOhzkWuT0W&#10;GiM4FhIjOBabJgGCaDPPZNCYqBpkK+2TZcYLvmNrbpHapOxsfurPz+cYQVJ9W0rgbQ/KyyHYXwQL&#10;aBNDqAO4t7CrQpW4AoLl3Jh7DzGmkGa+b+J4EdlvOwY9jOjteP8c5oz25i1o/3zREeyYcO+GkT7O&#10;xnqNk2GUb0S7LLvNac4Va/Yy1XNcFc0m/sx/kvWXish4vpiNqZAhclyMbt3DXA/XngaH8/gUf7hm&#10;Tbd0jIyrwiF+jD89fky0A7Q9xK/X1gB9sFrg2Hb9B+xhh1M8z6KbLM9NTSmZbK5yiXbEKLz9teds&#10;AAMlcD3XWBsePULDrkD2l1j92RLJMMq/lSAJ5o7gDOmMjTOkzq+4vUnYcpZKr+tfRAokwFxiDaJ2&#10;x50ykNC1YhNLhzUzS/55q3mcmT5tfWs8aj9ApYz0/ge5OnVytQbPN7xGp4Y7szVImpErpOsvHPq5&#10;7aQ9iU5hj5N2oMPpnqHFCFdLoJEke43aY67Rtr0s6npTt97+o4SOSIu9U8BdzOpKe280l73ht01j&#10;f7td/QUAAP//AwBQSwMEFAAGAAgAAAAhACMe0QfhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHiT7SJQqd0SQtQTIRFMjLehHdqG7mzTXdry711OenyZL+99k65G04ieOldb&#10;1qAmEQji3BY1lxq+Du9PLyCcRy6wsUwaruRgld3fpZgUduBP6ve+FKGEXYIaKu/bREqXV2TQTWxL&#10;HG4n2xn0IXalLDocQrlp5DSKFtJgzWGhwpY2FeXn/cVo+BhwWD+rt357Pm2uP4f57nurSOvHh3H9&#10;CsLT6P9guOkHdciC09FeuHCiCXmmlgHVsIinIG5ANFsqEEcN8zhWILNU/v8h+wUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAV+gbVQgMAACULAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAjHtEH4QAAAAsBAAAPAAAAAAAAAAAAAAAAAJwFAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqgYAAAAA&#10;">
+                <v:shape id="Graphic 3" o:spid="_x0000_s1027" style="position:absolute;width:57607;height:32378;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5760720,3237865" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBi6MSJwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvjdyklOBaCc1f6SlgJ+S8WGvZ1FoZS7Hdt68KhR6HmfmGybaTbcVAvW8cK3heJCCI&#10;S6cbNgqul9PTGoQPyBpbx6TgmzxsN7OHDFPtRs5pKIIREcI+RQV1CF0qpS9rsugXriOOXuV6iyHK&#10;3kjd4xjhtpXLJHmVFhuOCzV2tK+p/CruVkFzGifzcjvmu2F9MPJyvlUf56VSj/Pp/Q1EoCn8h//a&#10;n1rBCn6vxBsgNz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYujEicMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m5741797,12l18288,12,,,,3237611r18288,l5741797,3237611r,-18288l18288,3219323r,-3199511l18288,18288r5723509,l5741797,12xem5760161,r-18301,l5741860,18288r,1524l5741860,3219323r,18288l5760161,3237611r,-18288l5760161,19812r,-1524l5760161,12r,-12xe" fillcolor="black" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Textbox 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;width:57607;height:32378;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4K6q0wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWMRqdFVRCwUhGKMB4/P7DNZzL6N2a3Gf98VCh6HmfmGmS87W4sbtd44VjAaJiCI&#10;C6cNlwoO+df7JwgfkDXWjknBgzwsF723Oaba3Tmj2z6UIkLYp6igCqFJpfRFRRb90DXE0Tu71mKI&#10;si2lbvEe4baWH0kykRYNx4UKG1pXVFz2v1bB6sjZxlx/TrvsnJk8nya8nVyUGvS71QxEoC68wv/t&#10;b61gDM8r8QbIxR8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOCuqtMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w:rsidR="004544FC" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3763"/>
+                          </w:tabs>
+                          <w:spacing w:before="222"/>
+                          <w:ind w:left="122"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="3763"/>
+                          </w:tabs>
+                          <w:spacing w:before="222"/>
+                          <w:ind w:left="122"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00A3527B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>同意認列學術活動積</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00A3527B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>點</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00A3527B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                            <w:sz w:val="28"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r w:rsidRPr="00A3527B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>點</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00A3527B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="28"/>
+                          </w:rPr>
+                          <w:t>。</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00A3527B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>請委員審核學生獲得之點數，若與學生提供之點數不同，請提供說明。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="172" w:after="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="2584" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3413"/>
+        <w:gridCol w:w="1880"/>
+        <w:gridCol w:w="721"/>
+        <w:gridCol w:w="531"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidTr="00F7477E">
+        <w:trPr>
+          <w:trHeight w:val="500"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="336" w:lineRule="exact"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>指導教授簽名</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:ind w:right="240"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:ind w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:ind w:right="50"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidTr="00F7477E">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="192"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>學系教師簽名</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="228"/>
+              <w:ind w:right="240"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="228"/>
+              <w:ind w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="228"/>
+              <w:ind w:right="50"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidTr="00F7477E">
+        <w:trPr>
+          <w:trHeight w:val="500"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="192" w:line="288" w:lineRule="exact"/>
+              <w:ind w:left="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>學系主任簽名</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="228" w:line="252" w:lineRule="exact"/>
+              <w:ind w:right="240"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="228" w:line="252" w:lineRule="exact"/>
+              <w:ind w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004544FC" w:rsidRPr="00A3527B" w:rsidRDefault="004544FC" w:rsidP="00F7477E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="228" w:line="252" w:lineRule="exact"/>
+              <w:ind w:right="50"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3527B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="004544FC" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:sectPr w:rsidR="004544FC" w:rsidSect="00BD1E6A">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1276" w:right="1300" w:bottom="280" w:left="1300" w:header="1182" w:footer="0" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="57"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>佛光大</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>學人文暨社會科學</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>學院</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>語文學系</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="002304D9" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="57"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>學術積點</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>證明資料說明</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="002304D9" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="328"/>
+        <w:ind w:left="118"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>項目（一）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>請提供：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="002304D9" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2847"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="347"/>
+        <w:ind w:leftChars="0" w:left="2847" w:hanging="208"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>刊物封面</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="002304D9" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2847"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="347"/>
+        <w:ind w:leftChars="0" w:left="2847" w:hanging="208"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>發表目錄</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="002304D9" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2847"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="347"/>
+        <w:ind w:leftChars="0" w:left="2847" w:hanging="208"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>發表</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>論文全文</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00051693" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2846"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="348" w:line="463" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="118" w:right="2080" w:firstLine="2520"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>未出版已接受刊登證明</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00051693" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2846"/>
+        </w:tabs>
+        <w:spacing w:before="348" w:line="463" w:lineRule="auto"/>
+        <w:ind w:left="118" w:right="4212"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00051693">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>項目（二）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051693">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>~</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051693">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>（四）請提供：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="002304D9" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2847"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="17"/>
+        <w:ind w:leftChars="0" w:left="2847" w:hanging="208"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>研討會海報</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="002304D9" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2847"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="347"/>
+        <w:ind w:leftChars="0" w:left="2847" w:hanging="208"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>發表議程</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2846"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="347" w:line="468" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="118" w:right="2789" w:firstLine="2520"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>發表</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>論文</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>第一頁</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>或摘要</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="00051693" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2846"/>
+        </w:tabs>
+        <w:spacing w:line="468" w:lineRule="auto"/>
+        <w:ind w:left="118" w:right="2789"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>項目</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051693">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051693">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>五</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051693">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>）請提供：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00051693">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>系</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00051693">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>務</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00051693">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>會議通過日期</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004544FC" w:rsidRPr="002304D9" w:rsidRDefault="004544FC" w:rsidP="004544FC">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3481"/>
+          <w:tab w:val="left" w:pos="4321"/>
+          <w:tab w:val="left" w:pos="4878"/>
+          <w:tab w:val="left" w:pos="5440"/>
+          <w:tab w:val="left" w:pos="6839"/>
+        </w:tabs>
+        <w:spacing w:before="357"/>
+        <w:ind w:left="2639"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>學年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>度</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>次系</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>務</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>會議通</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002304D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>過</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B1C84" w:rsidRPr="004544FC" w:rsidRDefault="005B1C84"/>
+    <w:sectPr w:rsidR="005B1C84" w:rsidRPr="004544FC" w:rsidSect="004544FC">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00043AB4" w:rsidRDefault="00043AB4">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00043AB4" w:rsidRDefault="00043AB4">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00043AB4" w:rsidRDefault="00043AB4">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00043AB4" w:rsidRDefault="00043AB4">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="007245DB" w:rsidRDefault="00043AB4">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35234538"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E0E5B26"/>
+    <w:lvl w:ilvl="0" w:tplc="5BB0E1D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2852" w:hanging="213"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-3"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F4028A3E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3504" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="17624FC0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4149" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="109CA1FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4793" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5BE86AE0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5438" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="965015F4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6083" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="88DA7D44">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6727" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="03A2CD92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7372" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CE900960">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8017" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43B70D6F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BC6FFFC"/>
+    <w:lvl w:ilvl="0" w:tplc="F8628EBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2852" w:hanging="213"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-3"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="25881972">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3504" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="92E835F8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4149" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F3DAAD7A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4793" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D11E11E6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5438" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1576D174">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6083" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFD4F75E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6727" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="54EE9BD4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7372" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="ADBA22EE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8017" w:hanging="213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D74CF6"/>
+    <w:rsidRoot w:val="004544FC"/>
+    <w:rsid w:val="00043AB4"/>
+    <w:rsid w:val="004544FC"/>
     <w:rsid w:val="005B1C84"/>
-    <w:rsid w:val="00D74CF6"/>
+    <w:rsid w:val="00962380"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="21171019"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{456509ED-50EF-48FF-B8B6-7146F16C812D}"/>
+  <w15:docId w15:val="{2CF3D8CD-F4CC-4609-9639-41ED1E27F4F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1450,51 +4222,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1563,51 +4335,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -1763,98 +4535,216 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D74CF6"/>
+    <w:rsid w:val="004544FC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:szCs w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004544FC"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:ind w:left="2"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="標題 1 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004544FC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004544FC"/>
+    <w:pPr>
+      <w:ind w:leftChars="200" w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004544FC"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004544FC"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="本文 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="004544FC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004544FC"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2078,55 +4968,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1009</Characters>
+  <Pages>3</Pages>
+  <Words>269</Words>
+  <Characters>1537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1184</CharactersWithSpaces>
+  <CharactersWithSpaces>1803</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Windows 使用者</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>